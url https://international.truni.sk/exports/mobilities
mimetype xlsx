--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="669">
   <si>
     <t>Domáca fakulta</t>
   </si>
   <si>
     <t>Zahraničná univerzita</t>
   </si>
   <si>
     <t>Mesto</t>
   </si>
   <si>
     <t>Krajina</t>
   </si>
   <si>
     <t>Študijný odbor</t>
   </si>
   <si>
     <t>Katalóg kurzov</t>
   </si>
   <si>
     <t>Typ účastníka</t>
   </si>
   <si>
     <t>Stupne štúdia</t>
   </si>
   <si>
@@ -1752,50 +1752,56 @@
     <t>Pécs</t>
   </si>
   <si>
     <t>University Of Rijeka</t>
   </si>
   <si>
     <t>https://uniri.hr/en/about-university/international-relations-and-erasmus/english-home-pages-and-courses/</t>
   </si>
   <si>
     <t>University Of Salamanca</t>
   </si>
   <si>
     <t>Salamanca</t>
   </si>
   <si>
     <t>University Of Silesia In Katowice</t>
   </si>
   <si>
     <t>https://erasmus.us.edu.pl/study-offer-20222023</t>
   </si>
   <si>
     <t>University Of Southern Denmark</t>
   </si>
   <si>
     <t>https://www.sdu.dk/en/uddannelse/exchange_programmes</t>
+  </si>
+  <si>
+    <t>University of Szczecin</t>
+  </si>
+  <si>
+    <t>Štetín</t>
   </si>
   <si>
     <t>University Of West Attica</t>
   </si>
   <si>
     <t>https://erasmus.uniwa.gr/en/erasmus/course-catalogue/</t>
   </si>
   <si>
     <t>University Of Zadar</t>
   </si>
   <si>
     <t>https://www.unizd.hr/eng/international-relations/student-mobility/course-catalogue</t>
   </si>
   <si>
     <t>University Of Zagreb</t>
   </si>
   <si>
     <t>Zagreb</t>
   </si>
   <si>
     <t>https://www.unizg.hr/homepage/study-at-the-university-of-zagreb/degrees-studies-and-courses/studies-and-courses-in-english/</t>
   </si>
   <si>
     <t>Univerza Na Primorskem Universita Del Litorale</t>
   </si>
@@ -2360,51 +2366,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J503"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -13827,3721 +13833,3741 @@
       </c>
       <c r="C384" t="s">
         <v>395</v>
       </c>
       <c r="D384" t="s">
         <v>396</v>
       </c>
       <c r="E384" t="s">
         <v>88</v>
       </c>
       <c r="F384" t="s">
         <v>579</v>
       </c>
       <c r="G384" t="s">
         <v>16</v>
       </c>
       <c r="H384" t="s">
         <v>59</v>
       </c>
       <c r="J384" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="B385" t="s">
         <v>580</v>
       </c>
       <c r="C385" t="s">
-        <v>327</v>
+        <v>581</v>
       </c>
       <c r="D385" t="s">
-        <v>83</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H385" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J385" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B386" t="s">
         <v>582</v>
       </c>
       <c r="C386" t="s">
-        <v>390</v>
+        <v>327</v>
       </c>
       <c r="D386" t="s">
-        <v>216</v>
+        <v>83</v>
       </c>
       <c r="E386" t="s">
-        <v>160</v>
+        <v>88</v>
       </c>
       <c r="F386" t="s">
         <v>583</v>
       </c>
       <c r="G386" t="s">
         <v>16</v>
       </c>
       <c r="H386" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="J386" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B387" t="s">
         <v>584</v>
       </c>
       <c r="C387" t="s">
-        <v>585</v>
+        <v>390</v>
       </c>
       <c r="D387" t="s">
         <v>216</v>
       </c>
       <c r="E387" t="s">
-        <v>14</v>
+        <v>160</v>
       </c>
       <c r="F387" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="G387" t="s">
         <v>16</v>
+      </c>
+      <c r="H387" t="s">
+        <v>49</v>
       </c>
       <c r="J387" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
         <v>10</v>
       </c>
       <c r="B388" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C388" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D388" t="s">
         <v>216</v>
       </c>
       <c r="E388" t="s">
         <v>14</v>
       </c>
       <c r="F388" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="G388" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="J388" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B389" t="s">
+        <v>586</v>
+      </c>
+      <c r="C389" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="D389" t="s">
         <v>216</v>
       </c>
       <c r="E389" t="s">
-        <v>160</v>
+        <v>14</v>
       </c>
       <c r="F389" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="G389" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>35</v>
+      </c>
+      <c r="I389" t="s">
+        <v>36</v>
       </c>
       <c r="J389" t="s">
-        <v>313</v>
+        <v>18</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B390" t="s">
+        <v>589</v>
+      </c>
+      <c r="C390" t="s">
         <v>590</v>
       </c>
-      <c r="C390" t="s">
+      <c r="D390" t="s">
+        <v>216</v>
+      </c>
+      <c r="E390" t="s">
+        <v>160</v>
+      </c>
+      <c r="F390" t="s">
         <v>591</v>
       </c>
-      <c r="D390" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G390" t="s">
         <v>16</v>
       </c>
       <c r="H390" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="J390" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
         <v>52</v>
       </c>
       <c r="B391" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C391" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D391" t="s">
         <v>203</v>
       </c>
       <c r="E391" t="s">
-        <v>593</v>
+        <v>70</v>
       </c>
       <c r="F391" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G391" t="s">
         <v>16</v>
       </c>
       <c r="H391" t="s">
         <v>59</v>
       </c>
       <c r="J391" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
         <v>52</v>
       </c>
       <c r="B392" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C392" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D392" t="s">
         <v>203</v>
       </c>
       <c r="E392" t="s">
-        <v>125</v>
+        <v>595</v>
       </c>
       <c r="F392" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G392" t="s">
         <v>16</v>
       </c>
       <c r="H392" t="s">
         <v>59</v>
       </c>
       <c r="J392" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B393" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C393" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D393" t="s">
         <v>203</v>
       </c>
       <c r="E393" t="s">
+        <v>125</v>
+      </c>
+      <c r="F393" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="G393" t="s">
         <v>16</v>
       </c>
       <c r="H393" t="s">
         <v>59</v>
       </c>
       <c r="J393" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B394" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C394" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D394" t="s">
         <v>203</v>
       </c>
       <c r="E394" t="s">
-        <v>312</v>
+        <v>596</v>
       </c>
       <c r="F394" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G394" t="s">
         <v>16</v>
       </c>
       <c r="H394" t="s">
         <v>59</v>
       </c>
       <c r="J394" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
         <v>52</v>
       </c>
       <c r="B395" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C395" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D395" t="s">
         <v>203</v>
       </c>
       <c r="E395" t="s">
-        <v>107</v>
+        <v>312</v>
       </c>
       <c r="F395" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G395" t="s">
         <v>16</v>
       </c>
       <c r="H395" t="s">
         <v>59</v>
       </c>
       <c r="J395" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="B396" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C396" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D396" t="s">
         <v>203</v>
       </c>
       <c r="E396" t="s">
-        <v>360</v>
+        <v>107</v>
       </c>
       <c r="F396" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G396" t="s">
         <v>16</v>
       </c>
       <c r="H396" t="s">
         <v>59</v>
       </c>
       <c r="J396" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B397" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C397" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D397" t="s">
         <v>203</v>
       </c>
       <c r="E397" t="s">
+        <v>360</v>
+      </c>
+      <c r="F397" t="s">
         <v>594</v>
       </c>
-      <c r="F397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G397" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H397" t="s">
         <v>59</v>
       </c>
-      <c r="I397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J397" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B398" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C398" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D398" t="s">
         <v>203</v>
       </c>
       <c r="E398" t="s">
-        <v>33</v>
+        <v>596</v>
       </c>
       <c r="F398" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G398" t="s">
         <v>35</v>
       </c>
       <c r="H398" t="s">
         <v>59</v>
       </c>
       <c r="I398" t="s">
         <v>36</v>
       </c>
       <c r="J398" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
         <v>25</v>
       </c>
       <c r="B399" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C399" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D399" t="s">
         <v>203</v>
       </c>
       <c r="E399" t="s">
-        <v>596</v>
+        <v>33</v>
       </c>
       <c r="F399" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G399" t="s">
         <v>35</v>
       </c>
       <c r="H399" t="s">
         <v>59</v>
       </c>
       <c r="I399" t="s">
         <v>36</v>
       </c>
       <c r="J399" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="B400" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C400" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D400" t="s">
         <v>203</v>
       </c>
       <c r="E400" t="s">
+        <v>598</v>
+      </c>
+      <c r="F400" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="G400" t="s">
         <v>35</v>
       </c>
       <c r="H400" t="s">
         <v>59</v>
       </c>
       <c r="I400" t="s">
         <v>36</v>
       </c>
       <c r="J400" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B401" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C401" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D401" t="s">
         <v>203</v>
       </c>
       <c r="E401" t="s">
-        <v>46</v>
+        <v>599</v>
       </c>
       <c r="F401" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G401" t="s">
         <v>35</v>
       </c>
       <c r="H401" t="s">
         <v>59</v>
       </c>
       <c r="I401" t="s">
         <v>36</v>
       </c>
       <c r="J401" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B402" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C402" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D402" t="s">
         <v>203</v>
       </c>
       <c r="E402" t="s">
-        <v>303</v>
+        <v>46</v>
       </c>
       <c r="F402" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G402" t="s">
         <v>35</v>
       </c>
       <c r="H402" t="s">
         <v>59</v>
       </c>
       <c r="I402" t="s">
         <v>36</v>
       </c>
       <c r="J402" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
         <v>19</v>
       </c>
       <c r="B403" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C403" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D403" t="s">
         <v>203</v>
       </c>
       <c r="E403" t="s">
-        <v>598</v>
+        <v>303</v>
       </c>
       <c r="F403" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G403" t="s">
         <v>35</v>
       </c>
       <c r="H403" t="s">
         <v>59</v>
       </c>
       <c r="I403" t="s">
         <v>36</v>
       </c>
       <c r="J403" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="B404" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C404" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D404" t="s">
         <v>203</v>
       </c>
       <c r="E404" t="s">
-        <v>85</v>
+        <v>600</v>
       </c>
       <c r="F404" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G404" t="s">
         <v>35</v>
       </c>
       <c r="H404" t="s">
         <v>59</v>
       </c>
       <c r="I404" t="s">
         <v>36</v>
       </c>
       <c r="J404" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="B405" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C405" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D405" t="s">
         <v>203</v>
       </c>
       <c r="E405" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="F405" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G405" t="s">
         <v>35</v>
       </c>
       <c r="H405" t="s">
         <v>59</v>
       </c>
       <c r="I405" t="s">
         <v>36</v>
       </c>
       <c r="J405" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B406" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C406" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D406" t="s">
         <v>203</v>
       </c>
       <c r="E406" t="s">
-        <v>360</v>
+        <v>122</v>
       </c>
       <c r="F406" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="G406" t="s">
         <v>35</v>
       </c>
       <c r="H406" t="s">
         <v>59</v>
       </c>
       <c r="I406" t="s">
         <v>36</v>
       </c>
       <c r="J406" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
         <v>25</v>
       </c>
       <c r="B407" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="C407" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="D407" t="s">
         <v>203</v>
       </c>
       <c r="E407" t="s">
-        <v>309</v>
+        <v>360</v>
       </c>
       <c r="F407" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="G407" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H407" t="s">
-        <v>17</v>
+        <v>59</v>
+      </c>
+      <c r="I407" t="s">
+        <v>36</v>
       </c>
       <c r="J407" t="s">
-        <v>18</v>
+        <v>313</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="B408" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C408" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D408" t="s">
         <v>203</v>
       </c>
       <c r="E408" t="s">
         <v>309</v>
       </c>
       <c r="F408" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="G408" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H408" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J408" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
         <v>52</v>
       </c>
       <c r="B409" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C409" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D409" t="s">
         <v>203</v>
       </c>
       <c r="E409" t="s">
-        <v>127</v>
+        <v>309</v>
       </c>
       <c r="F409" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G409" t="s">
         <v>35</v>
       </c>
       <c r="H409" t="s">
         <v>17</v>
       </c>
       <c r="I409" t="s">
         <v>36</v>
       </c>
       <c r="J409" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
         <v>52</v>
       </c>
       <c r="B410" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C410" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D410" t="s">
         <v>203</v>
       </c>
       <c r="E410" t="s">
-        <v>309</v>
+        <v>127</v>
       </c>
       <c r="F410" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G410" t="s">
         <v>35</v>
       </c>
       <c r="H410" t="s">
         <v>17</v>
       </c>
       <c r="I410" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J410" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
         <v>52</v>
       </c>
       <c r="B411" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C411" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D411" t="s">
         <v>203</v>
       </c>
       <c r="E411" t="s">
-        <v>127</v>
+        <v>309</v>
       </c>
       <c r="F411" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="G411" t="s">
         <v>35</v>
       </c>
       <c r="H411" t="s">
         <v>17</v>
       </c>
       <c r="I411" t="s">
         <v>38</v>
       </c>
       <c r="J411" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B412" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C412" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D412" t="s">
         <v>203</v>
       </c>
       <c r="E412" t="s">
-        <v>53</v>
+        <v>127</v>
       </c>
       <c r="F412" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="G412" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H412" t="s">
         <v>17</v>
+      </c>
+      <c r="I412" t="s">
+        <v>38</v>
       </c>
       <c r="J412" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
         <v>25</v>
       </c>
       <c r="B413" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C413" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D413" t="s">
         <v>203</v>
       </c>
       <c r="E413" t="s">
-        <v>375</v>
+        <v>53</v>
       </c>
       <c r="F413" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G413" t="s">
         <v>16</v>
       </c>
       <c r="H413" t="s">
         <v>17</v>
       </c>
       <c r="J413" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
         <v>25</v>
       </c>
       <c r="B414" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C414" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D414" t="s">
         <v>203</v>
       </c>
       <c r="E414" t="s">
-        <v>607</v>
+        <v>375</v>
       </c>
       <c r="F414" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G414" t="s">
         <v>16</v>
       </c>
       <c r="H414" t="s">
         <v>17</v>
       </c>
       <c r="J414" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="B415" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C415" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D415" t="s">
         <v>203</v>
       </c>
       <c r="E415" t="s">
-        <v>14</v>
+        <v>609</v>
       </c>
       <c r="F415" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G415" t="s">
         <v>16</v>
       </c>
       <c r="H415" t="s">
         <v>17</v>
       </c>
       <c r="J415" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
         <v>52</v>
       </c>
       <c r="B416" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C416" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D416" t="s">
         <v>203</v>
       </c>
       <c r="E416" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="F416" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G416" t="s">
         <v>16</v>
       </c>
       <c r="H416" t="s">
         <v>17</v>
       </c>
       <c r="J416" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B417" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C417" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D417" t="s">
         <v>203</v>
       </c>
       <c r="E417" t="s">
+        <v>104</v>
+      </c>
+      <c r="F417" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="G417" t="s">
         <v>16</v>
       </c>
       <c r="H417" t="s">
         <v>17</v>
       </c>
       <c r="J417" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
         <v>25</v>
       </c>
       <c r="B418" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C418" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D418" t="s">
         <v>203</v>
       </c>
       <c r="E418" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F418" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G418" t="s">
         <v>16</v>
       </c>
       <c r="H418" t="s">
         <v>17</v>
       </c>
       <c r="J418" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B419" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C419" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D419" t="s">
         <v>203</v>
       </c>
       <c r="E419" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F419" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G419" t="s">
         <v>16</v>
       </c>
       <c r="H419" t="s">
         <v>17</v>
       </c>
       <c r="J419" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B420" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C420" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D420" t="s">
         <v>203</v>
       </c>
       <c r="E420" t="s">
-        <v>23</v>
+        <v>612</v>
       </c>
       <c r="F420" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G420" t="s">
         <v>16</v>
       </c>
       <c r="H420" t="s">
         <v>17</v>
       </c>
       <c r="J420" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
         <v>19</v>
       </c>
       <c r="B421" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C421" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D421" t="s">
         <v>203</v>
       </c>
       <c r="E421" t="s">
-        <v>611</v>
+        <v>23</v>
       </c>
       <c r="F421" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G421" t="s">
         <v>16</v>
       </c>
       <c r="H421" t="s">
         <v>17</v>
       </c>
       <c r="J421" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
         <v>19</v>
       </c>
       <c r="B422" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C422" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D422" t="s">
         <v>203</v>
       </c>
       <c r="E422" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F422" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G422" t="s">
         <v>16</v>
       </c>
       <c r="H422" t="s">
         <v>17</v>
       </c>
       <c r="J422" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
         <v>19</v>
       </c>
       <c r="B423" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C423" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D423" t="s">
         <v>203</v>
       </c>
       <c r="E423" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F423" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G423" t="s">
         <v>16</v>
       </c>
       <c r="H423" t="s">
         <v>17</v>
       </c>
       <c r="J423" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B424" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C424" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D424" t="s">
         <v>203</v>
       </c>
       <c r="E424" t="s">
-        <v>14</v>
+        <v>615</v>
       </c>
       <c r="F424" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="G424" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H424" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J424" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
         <v>10</v>
       </c>
       <c r="B425" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C425" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D425" t="s">
         <v>203</v>
       </c>
       <c r="E425" t="s">
         <v>14</v>
       </c>
       <c r="F425" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="G425" t="s">
         <v>35</v>
       </c>
       <c r="H425" t="s">
         <v>17</v>
       </c>
       <c r="I425" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J425" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="B426" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C426" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D426" t="s">
         <v>203</v>
       </c>
       <c r="E426" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F426" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="G426" t="s">
         <v>35</v>
       </c>
       <c r="H426" t="s">
         <v>17</v>
       </c>
       <c r="I426" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J426" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
         <v>52</v>
       </c>
       <c r="B427" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C427" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D427" t="s">
         <v>203</v>
       </c>
       <c r="E427" t="s">
         <v>53</v>
       </c>
       <c r="F427" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="G427" t="s">
         <v>35</v>
       </c>
       <c r="H427" t="s">
         <v>17</v>
       </c>
       <c r="I427" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J427" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B428" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C428" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D428" t="s">
         <v>203</v>
       </c>
       <c r="E428" t="s">
-        <v>210</v>
+        <v>53</v>
       </c>
       <c r="F428" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G428" t="s">
         <v>35</v>
       </c>
       <c r="H428" t="s">
         <v>17</v>
       </c>
       <c r="I428" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J428" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
         <v>19</v>
       </c>
       <c r="B429" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C429" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D429" t="s">
         <v>203</v>
       </c>
       <c r="E429" t="s">
         <v>210</v>
       </c>
       <c r="F429" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G429" t="s">
         <v>35</v>
       </c>
       <c r="H429" t="s">
         <v>17</v>
       </c>
       <c r="I429" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J429" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
         <v>19</v>
       </c>
       <c r="B430" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C430" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D430" t="s">
         <v>203</v>
       </c>
       <c r="E430" t="s">
         <v>210</v>
       </c>
       <c r="F430" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G430" t="s">
         <v>35</v>
       </c>
       <c r="H430" t="s">
         <v>17</v>
       </c>
       <c r="I430" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J430" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B431" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C431" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D431" t="s">
         <v>203</v>
       </c>
       <c r="E431" t="s">
-        <v>46</v>
+        <v>210</v>
       </c>
       <c r="F431" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G431" t="s">
         <v>35</v>
       </c>
       <c r="H431" t="s">
         <v>17</v>
       </c>
       <c r="I431" t="s">
         <v>36</v>
       </c>
       <c r="J431" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
         <v>25</v>
       </c>
       <c r="B432" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C432" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D432" t="s">
         <v>203</v>
       </c>
       <c r="E432" t="s">
-        <v>596</v>
+        <v>46</v>
       </c>
       <c r="F432" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G432" t="s">
         <v>35</v>
       </c>
       <c r="H432" t="s">
         <v>17</v>
       </c>
       <c r="I432" t="s">
         <v>36</v>
       </c>
       <c r="J432" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
         <v>25</v>
       </c>
       <c r="B433" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C433" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D433" t="s">
         <v>203</v>
       </c>
       <c r="E433" t="s">
-        <v>46</v>
+        <v>598</v>
       </c>
       <c r="F433" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G433" t="s">
         <v>35</v>
       </c>
       <c r="H433" t="s">
         <v>17</v>
       </c>
       <c r="I433" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J433" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
         <v>25</v>
       </c>
       <c r="B434" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C434" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D434" t="s">
         <v>203</v>
       </c>
       <c r="E434" t="s">
-        <v>596</v>
+        <v>46</v>
       </c>
       <c r="F434" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G434" t="s">
         <v>35</v>
       </c>
       <c r="H434" t="s">
         <v>17</v>
       </c>
       <c r="I434" t="s">
         <v>38</v>
       </c>
       <c r="J434" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
         <v>25</v>
       </c>
       <c r="B435" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C435" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D435" t="s">
         <v>203</v>
       </c>
       <c r="E435" t="s">
-        <v>375</v>
+        <v>598</v>
       </c>
       <c r="F435" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G435" t="s">
         <v>35</v>
       </c>
       <c r="H435" t="s">
         <v>17</v>
       </c>
       <c r="I435" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J435" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
         <v>25</v>
       </c>
       <c r="B436" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C436" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D436" t="s">
         <v>203</v>
       </c>
       <c r="E436" t="s">
         <v>375</v>
       </c>
       <c r="F436" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G436" t="s">
         <v>35</v>
       </c>
       <c r="H436" t="s">
         <v>17</v>
       </c>
       <c r="I436" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J436" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B437" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C437" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D437" t="s">
         <v>203</v>
       </c>
       <c r="E437" t="s">
-        <v>303</v>
+        <v>375</v>
       </c>
       <c r="F437" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G437" t="s">
         <v>35</v>
       </c>
       <c r="H437" t="s">
         <v>17</v>
       </c>
       <c r="I437" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J437" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
         <v>19</v>
       </c>
       <c r="B438" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C438" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D438" t="s">
         <v>203</v>
       </c>
       <c r="E438" t="s">
         <v>303</v>
       </c>
       <c r="F438" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G438" t="s">
         <v>35</v>
       </c>
       <c r="H438" t="s">
         <v>17</v>
       </c>
       <c r="I438" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J438" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
         <v>19</v>
       </c>
       <c r="B439" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C439" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D439" t="s">
         <v>203</v>
       </c>
       <c r="E439" t="s">
-        <v>368</v>
+        <v>303</v>
       </c>
       <c r="F439" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G439" t="s">
         <v>35</v>
       </c>
       <c r="H439" t="s">
         <v>17</v>
       </c>
       <c r="I439" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J439" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
         <v>19</v>
       </c>
       <c r="B440" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C440" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D440" t="s">
         <v>203</v>
       </c>
       <c r="E440" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="F440" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G440" t="s">
         <v>35</v>
       </c>
       <c r="H440" t="s">
         <v>17</v>
       </c>
       <c r="I440" t="s">
         <v>36</v>
       </c>
       <c r="J440" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
         <v>19</v>
       </c>
       <c r="B441" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C441" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D441" t="s">
         <v>203</v>
       </c>
       <c r="E441" t="s">
         <v>23</v>
       </c>
       <c r="F441" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G441" t="s">
         <v>35</v>
       </c>
       <c r="H441" t="s">
         <v>17</v>
       </c>
       <c r="I441" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J441" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="B442" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C442" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D442" t="s">
         <v>203</v>
       </c>
       <c r="E442" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="F442" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G442" t="s">
         <v>35</v>
       </c>
       <c r="H442" t="s">
         <v>17</v>
       </c>
       <c r="I442" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J442" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
         <v>84</v>
       </c>
       <c r="B443" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C443" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D443" t="s">
         <v>203</v>
       </c>
       <c r="E443" t="s">
         <v>85</v>
       </c>
       <c r="F443" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G443" t="s">
         <v>35</v>
       </c>
       <c r="H443" t="s">
         <v>17</v>
       </c>
       <c r="I443" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J443" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="B444" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C444" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D444" t="s">
         <v>203</v>
       </c>
       <c r="E444" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="F444" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G444" t="s">
         <v>35</v>
       </c>
       <c r="H444" t="s">
         <v>17</v>
       </c>
       <c r="I444" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J444" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
         <v>52</v>
       </c>
       <c r="B445" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C445" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D445" t="s">
         <v>203</v>
       </c>
       <c r="E445" t="s">
         <v>125</v>
       </c>
       <c r="F445" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="G445" t="s">
         <v>35</v>
       </c>
       <c r="H445" t="s">
         <v>17</v>
       </c>
       <c r="I445" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J445" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B446" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="C446" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="D446" t="s">
         <v>203</v>
       </c>
       <c r="E446" t="s">
-        <v>167</v>
+        <v>125</v>
       </c>
       <c r="F446" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="G446" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H446" t="s">
         <v>17</v>
+      </c>
+      <c r="I446" t="s">
+        <v>38</v>
       </c>
       <c r="J446" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B447" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C447" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D447" t="s">
         <v>203</v>
       </c>
       <c r="E447" t="s">
         <v>167</v>
       </c>
       <c r="F447" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="G447" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H447" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J447" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
         <v>52</v>
       </c>
       <c r="B448" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C448" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D448" t="s">
         <v>203</v>
       </c>
       <c r="E448" t="s">
         <v>167</v>
       </c>
       <c r="F448" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G448" t="s">
         <v>35</v>
       </c>
       <c r="H448" t="s">
         <v>17</v>
       </c>
       <c r="I448" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J448" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
         <v>52</v>
       </c>
       <c r="B449" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C449" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D449" t="s">
         <v>203</v>
       </c>
       <c r="E449" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="F449" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="G449" t="s">
         <v>35</v>
       </c>
       <c r="H449" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="I449" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J449" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
         <v>52</v>
       </c>
       <c r="B450" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C450" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D450" t="s">
         <v>203</v>
       </c>
       <c r="E450" t="s">
         <v>127</v>
       </c>
       <c r="F450" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="G450" t="s">
         <v>35</v>
       </c>
       <c r="H450" t="s">
         <v>49</v>
       </c>
       <c r="I450" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J450" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B451" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C451" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="D451" t="s">
-        <v>624</v>
+        <v>203</v>
       </c>
       <c r="E451" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="F451" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="G451" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H451" t="s">
         <v>49</v>
       </c>
+      <c r="I451" t="s">
+        <v>38</v>
+      </c>
       <c r="J451" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B452" t="s">
+        <v>624</v>
+      </c>
+      <c r="C452" t="s">
+        <v>625</v>
+      </c>
+      <c r="D452" t="s">
         <v>626</v>
       </c>
-      <c r="C452" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="F452" t="s">
         <v>627</v>
       </c>
       <c r="G452" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H452" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="J452" t="s">
-        <v>325</v>
+        <v>18</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B453" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C453" t="s">
         <v>541</v>
       </c>
       <c r="D453" t="s">
         <v>13</v>
       </c>
       <c r="E453" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F453" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G453" t="s">
         <v>35</v>
       </c>
       <c r="H453" t="s">
         <v>17</v>
       </c>
       <c r="I453" t="s">
         <v>36</v>
       </c>
       <c r="J453" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B454" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C454" t="s">
         <v>541</v>
       </c>
       <c r="D454" t="s">
         <v>13</v>
       </c>
       <c r="E454" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F454" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="G454" t="s">
         <v>35</v>
       </c>
       <c r="H454" t="s">
         <v>17</v>
       </c>
       <c r="I454" t="s">
         <v>36</v>
       </c>
       <c r="J454" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B455" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C455" t="s">
         <v>541</v>
       </c>
       <c r="D455" t="s">
         <v>13</v>
       </c>
       <c r="E455" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="F455" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="G455" t="s">
         <v>35</v>
       </c>
       <c r="H455" t="s">
         <v>17</v>
       </c>
       <c r="I455" t="s">
         <v>36</v>
       </c>
       <c r="J455" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
         <v>10</v>
       </c>
       <c r="B456" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C456" t="s">
         <v>541</v>
       </c>
       <c r="D456" t="s">
         <v>13</v>
       </c>
       <c r="E456" t="s">
         <v>14</v>
       </c>
       <c r="F456" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="G456" t="s">
         <v>35</v>
       </c>
       <c r="H456" t="s">
         <v>17</v>
       </c>
       <c r="I456" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J456" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B457" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="C457" t="s">
-        <v>12</v>
+        <v>541</v>
       </c>
       <c r="D457" t="s">
         <v>13</v>
       </c>
       <c r="E457" t="s">
-        <v>160</v>
+        <v>14</v>
+      </c>
+      <c r="F457" t="s">
+        <v>630</v>
       </c>
       <c r="G457" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H457" t="s">
-        <v>49</v>
+        <v>17</v>
+      </c>
+      <c r="I457" t="s">
+        <v>38</v>
       </c>
       <c r="J457" t="s">
-        <v>18</v>
+        <v>325</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B458" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C458" t="s">
         <v>12</v>
       </c>
       <c r="D458" t="s">
         <v>13</v>
       </c>
       <c r="E458" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>160</v>
       </c>
       <c r="G458" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H458" t="s">
         <v>49</v>
       </c>
-      <c r="I458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J458" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B459" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C459" t="s">
         <v>12</v>
       </c>
       <c r="D459" t="s">
         <v>13</v>
       </c>
       <c r="E459" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="F459" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="G459" t="s">
         <v>35</v>
       </c>
       <c r="H459" t="s">
         <v>49</v>
       </c>
       <c r="I459" t="s">
         <v>36</v>
       </c>
       <c r="J459" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
         <v>19</v>
       </c>
       <c r="B460" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C460" t="s">
         <v>12</v>
       </c>
       <c r="D460" t="s">
         <v>13</v>
       </c>
       <c r="E460" t="s">
         <v>122</v>
       </c>
       <c r="F460" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="G460" t="s">
         <v>35</v>
       </c>
       <c r="H460" t="s">
         <v>49</v>
       </c>
       <c r="I460" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J460" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B461" t="s">
         <v>631</v>
       </c>
       <c r="C461" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
         <v>13</v>
       </c>
       <c r="E461" t="s">
-        <v>111</v>
+        <v>122</v>
+      </c>
+      <c r="F461" t="s">
+        <v>632</v>
       </c>
       <c r="G461" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H461" t="s">
-        <v>17</v>
+        <v>49</v>
+      </c>
+      <c r="I461" t="s">
+        <v>38</v>
       </c>
       <c r="J461" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B462" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C462" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D462" t="s">
         <v>13</v>
       </c>
       <c r="E462" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>111</v>
       </c>
       <c r="G462" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H462" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="J462" t="s">
-        <v>325</v>
+        <v>18</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B463" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C463" t="s">
         <v>58</v>
       </c>
       <c r="D463" t="s">
         <v>13</v>
       </c>
       <c r="E463" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F463" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G463" t="s">
         <v>35</v>
       </c>
       <c r="H463" t="s">
         <v>49</v>
       </c>
       <c r="I463" t="s">
         <v>36</v>
       </c>
       <c r="J463" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
         <v>19</v>
       </c>
       <c r="B464" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C464" t="s">
         <v>58</v>
       </c>
       <c r="D464" t="s">
         <v>13</v>
       </c>
       <c r="E464" t="s">
         <v>24</v>
       </c>
       <c r="F464" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G464" t="s">
         <v>35</v>
       </c>
       <c r="H464" t="s">
         <v>49</v>
       </c>
       <c r="I464" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J464" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="B465" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C465" t="s">
         <v>58</v>
       </c>
       <c r="D465" t="s">
         <v>13</v>
       </c>
       <c r="E465" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="F465" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G465" t="s">
         <v>35</v>
       </c>
       <c r="H465" t="s">
         <v>49</v>
       </c>
       <c r="I465" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J465" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
         <v>84</v>
       </c>
       <c r="B466" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C466" t="s">
         <v>58</v>
       </c>
       <c r="D466" t="s">
         <v>13</v>
       </c>
       <c r="E466" t="s">
         <v>85</v>
       </c>
       <c r="F466" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G466" t="s">
         <v>35</v>
       </c>
       <c r="H466" t="s">
         <v>49</v>
       </c>
       <c r="I466" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J466" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="B467" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C467" t="s">
         <v>58</v>
       </c>
       <c r="D467" t="s">
         <v>13</v>
       </c>
       <c r="E467" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F467" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G467" t="s">
         <v>35</v>
       </c>
       <c r="H467" t="s">
         <v>49</v>
       </c>
       <c r="I467" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J467" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="B468" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C468" t="s">
         <v>58</v>
       </c>
       <c r="D468" t="s">
         <v>13</v>
       </c>
       <c r="E468" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="F468" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G468" t="s">
         <v>35</v>
       </c>
       <c r="H468" t="s">
         <v>49</v>
       </c>
       <c r="I468" t="s">
         <v>36</v>
       </c>
       <c r="J468" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
         <v>52</v>
       </c>
       <c r="B469" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C469" t="s">
         <v>58</v>
       </c>
       <c r="D469" t="s">
         <v>13</v>
       </c>
       <c r="E469" t="s">
         <v>125</v>
       </c>
       <c r="F469" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G469" t="s">
         <v>35</v>
       </c>
       <c r="H469" t="s">
         <v>49</v>
       </c>
       <c r="I469" t="s">
         <v>36</v>
       </c>
       <c r="J469" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="B470" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C470" t="s">
         <v>58</v>
       </c>
       <c r="D470" t="s">
         <v>13</v>
       </c>
       <c r="E470" t="s">
-        <v>634</v>
+        <v>125</v>
       </c>
       <c r="F470" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G470" t="s">
         <v>35</v>
       </c>
       <c r="H470" t="s">
         <v>49</v>
       </c>
       <c r="I470" t="s">
         <v>36</v>
       </c>
       <c r="J470" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B471" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C471" t="s">
         <v>58</v>
       </c>
       <c r="D471" t="s">
         <v>13</v>
       </c>
       <c r="E471" t="s">
-        <v>210</v>
+        <v>636</v>
       </c>
       <c r="F471" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G471" t="s">
         <v>35</v>
       </c>
       <c r="H471" t="s">
         <v>49</v>
       </c>
       <c r="I471" t="s">
         <v>36</v>
       </c>
       <c r="J471" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
         <v>19</v>
       </c>
       <c r="B472" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C472" t="s">
         <v>58</v>
       </c>
       <c r="D472" t="s">
         <v>13</v>
       </c>
       <c r="E472" t="s">
         <v>210</v>
       </c>
       <c r="F472" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G472" t="s">
         <v>35</v>
       </c>
       <c r="H472" t="s">
         <v>49</v>
       </c>
       <c r="I472" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J472" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B473" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="C473" t="s">
-        <v>379</v>
+        <v>58</v>
       </c>
       <c r="D473" t="s">
         <v>13</v>
       </c>
       <c r="E473" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="F473" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="G473" t="s">
         <v>35</v>
       </c>
       <c r="H473" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="I473" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J473" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B474" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C474" t="s">
         <v>379</v>
       </c>
       <c r="D474" t="s">
         <v>13</v>
       </c>
       <c r="E474" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="F474" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="G474" t="s">
         <v>35</v>
       </c>
       <c r="H474" t="s">
         <v>17</v>
       </c>
       <c r="I474" t="s">
         <v>36</v>
       </c>
       <c r="J474" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B475" t="s">
         <v>637</v>
       </c>
       <c r="C475" t="s">
-        <v>638</v>
+        <v>379</v>
       </c>
       <c r="D475" t="s">
         <v>13</v>
       </c>
       <c r="E475" t="s">
-        <v>167</v>
+        <v>76</v>
       </c>
       <c r="F475" t="s">
-        <v>64</v>
+        <v>638</v>
       </c>
       <c r="G475" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H475" t="s">
-        <v>59</v>
+        <v>17</v>
+      </c>
+      <c r="I475" t="s">
+        <v>36</v>
       </c>
       <c r="J475" t="s">
-        <v>18</v>
+        <v>325</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B476" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C476" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D476" t="s">
         <v>13</v>
       </c>
       <c r="E476" t="s">
-        <v>639</v>
+        <v>167</v>
       </c>
       <c r="F476" t="s">
         <v>64</v>
       </c>
       <c r="G476" t="s">
         <v>16</v>
       </c>
       <c r="H476" t="s">
         <v>59</v>
       </c>
       <c r="J476" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B477" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C477" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D477" t="s">
         <v>13</v>
       </c>
       <c r="E477" t="s">
-        <v>209</v>
+        <v>641</v>
       </c>
       <c r="F477" t="s">
-        <v>640</v>
+        <v>64</v>
       </c>
       <c r="G477" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H477" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J477" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
         <v>52</v>
       </c>
       <c r="B478" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C478" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D478" t="s">
         <v>13</v>
       </c>
       <c r="E478" t="s">
         <v>209</v>
       </c>
       <c r="F478" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="G478" t="s">
         <v>35</v>
       </c>
       <c r="H478" t="s">
         <v>59</v>
       </c>
       <c r="I478" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J478" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B479" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="C479" t="s">
-        <v>195</v>
+        <v>640</v>
       </c>
       <c r="D479" t="s">
         <v>13</v>
       </c>
       <c r="E479" t="s">
+        <v>209</v>
+      </c>
+      <c r="F479" t="s">
         <v>642</v>
       </c>
-      <c r="F479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G479" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H479" t="s">
-        <v>17</v>
+        <v>59</v>
+      </c>
+      <c r="I479" t="s">
+        <v>38</v>
       </c>
       <c r="J479" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B480" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="C480" t="s">
-        <v>45</v>
+        <v>195</v>
       </c>
       <c r="D480" t="s">
         <v>13</v>
       </c>
       <c r="E480" t="s">
-        <v>14</v>
+        <v>644</v>
       </c>
       <c r="F480" t="s">
         <v>645</v>
       </c>
       <c r="G480" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H480" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="J480" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="B481" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C481" t="s">
         <v>45</v>
       </c>
       <c r="D481" t="s">
         <v>13</v>
       </c>
       <c r="E481" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="F481" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="G481" t="s">
         <v>35</v>
       </c>
       <c r="H481" t="s">
         <v>59</v>
       </c>
       <c r="I481" t="s">
         <v>36</v>
       </c>
       <c r="J481" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="B482" t="s">
         <v>646</v>
       </c>
       <c r="C482" t="s">
-        <v>242</v>
+        <v>45</v>
       </c>
       <c r="D482" t="s">
         <v>13</v>
       </c>
       <c r="E482" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="F482" t="s">
         <v>647</v>
       </c>
       <c r="G482" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H482" t="s">
-        <v>17</v>
+        <v>59</v>
+      </c>
+      <c r="I482" t="s">
+        <v>36</v>
       </c>
       <c r="J482" t="s">
-        <v>313</v>
+        <v>18</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
         <v>10</v>
       </c>
       <c r="B483" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C483" t="s">
         <v>242</v>
       </c>
       <c r="D483" t="s">
         <v>13</v>
       </c>
       <c r="E483" t="s">
         <v>14</v>
       </c>
       <c r="F483" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G483" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H483" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J483" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
         <v>10</v>
       </c>
       <c r="B484" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C484" t="s">
         <v>242</v>
       </c>
       <c r="D484" t="s">
         <v>13</v>
       </c>
       <c r="E484" t="s">
         <v>14</v>
       </c>
       <c r="F484" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G484" t="s">
         <v>35</v>
       </c>
       <c r="H484" t="s">
         <v>17</v>
       </c>
       <c r="I484" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J484" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B485" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C485" t="s">
         <v>242</v>
       </c>
       <c r="D485" t="s">
         <v>13</v>
       </c>
       <c r="E485" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="F485" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G485" t="s">
         <v>35</v>
       </c>
       <c r="H485" t="s">
         <v>17</v>
       </c>
       <c r="I485" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J485" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
         <v>25</v>
       </c>
       <c r="B486" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C486" t="s">
         <v>242</v>
       </c>
       <c r="D486" t="s">
         <v>13</v>
       </c>
       <c r="E486" t="s">
         <v>33</v>
       </c>
       <c r="F486" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G486" t="s">
         <v>35</v>
       </c>
       <c r="H486" t="s">
         <v>17</v>
       </c>
       <c r="I486" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J486" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B487" t="s">
         <v>648</v>
       </c>
       <c r="C487" t="s">
-        <v>638</v>
+        <v>242</v>
       </c>
       <c r="D487" t="s">
         <v>13</v>
       </c>
       <c r="E487" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="F487" t="s">
         <v>649</v>
       </c>
       <c r="G487" t="s">
         <v>35</v>
       </c>
       <c r="H487" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="I487" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J487" t="s">
-        <v>18</v>
+        <v>313</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
         <v>10</v>
       </c>
       <c r="B488" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C488" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D488" t="s">
         <v>13</v>
       </c>
       <c r="E488" t="s">
         <v>14</v>
       </c>
       <c r="F488" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G488" t="s">
         <v>35</v>
       </c>
       <c r="H488" t="s">
         <v>49</v>
       </c>
       <c r="I488" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J488" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
         <v>10</v>
       </c>
       <c r="B489" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="C489" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D489" t="s">
         <v>13</v>
       </c>
       <c r="E489" t="s">
         <v>14</v>
       </c>
       <c r="F489" t="s">
         <v>652</v>
       </c>
       <c r="G489" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H489" t="s">
         <v>49</v>
       </c>
+      <c r="I489" t="s">
+        <v>38</v>
+      </c>
       <c r="J489" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B490" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C490" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D490" t="s">
         <v>13</v>
       </c>
       <c r="E490" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F490" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="G490" t="s">
         <v>16</v>
       </c>
       <c r="H490" t="s">
         <v>49</v>
       </c>
       <c r="J490" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
         <v>19</v>
       </c>
       <c r="B491" t="s">
         <v>653</v>
       </c>
       <c r="C491" t="s">
-        <v>226</v>
+        <v>640</v>
       </c>
       <c r="D491" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="E491" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F491" t="s">
         <v>654</v>
       </c>
       <c r="G491" t="s">
         <v>16</v>
       </c>
       <c r="H491" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="J491" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B492" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C492" t="s">
         <v>226</v>
       </c>
       <c r="D492" t="s">
         <v>203</v>
       </c>
       <c r="E492" t="s">
         <v>14</v>
       </c>
       <c r="F492" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="G492" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H492" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J492" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
         <v>10</v>
       </c>
       <c r="B493" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C493" t="s">
         <v>226</v>
       </c>
       <c r="D493" t="s">
         <v>203</v>
       </c>
       <c r="E493" t="s">
         <v>14</v>
       </c>
       <c r="F493" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G493" t="s">
         <v>35</v>
       </c>
       <c r="H493" t="s">
         <v>17</v>
       </c>
       <c r="I493" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J493" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
         <v>10</v>
       </c>
       <c r="B494" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="C494" t="s">
-        <v>658</v>
+        <v>226</v>
       </c>
       <c r="D494" t="s">
-        <v>114</v>
+        <v>203</v>
       </c>
       <c r="E494" t="s">
         <v>14</v>
       </c>
       <c r="F494" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="G494" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H494" t="s">
-        <v>49</v>
+        <v>17</v>
+      </c>
+      <c r="I494" t="s">
+        <v>38</v>
       </c>
       <c r="J494" t="s">
-        <v>318</v>
+        <v>18</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
         <v>10</v>
       </c>
       <c r="B495" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C495" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D495" t="s">
         <v>114</v>
       </c>
       <c r="E495" t="s">
         <v>14</v>
       </c>
       <c r="F495" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="G495" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H495" t="s">
         <v>49</v>
       </c>
-      <c r="I495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J495" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B496" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C496" t="s">
+        <v>660</v>
+      </c>
+      <c r="D496" t="s">
+        <v>114</v>
+      </c>
+      <c r="E496" t="s">
+        <v>14</v>
+      </c>
+      <c r="F496" t="s">
         <v>662</v>
       </c>
-      <c r="D496" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G496" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H496" t="s">
-        <v>59</v>
+        <v>49</v>
+      </c>
+      <c r="I496" t="s">
+        <v>36</v>
       </c>
       <c r="J496" t="s">
-        <v>56</v>
+        <v>318</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
         <v>19</v>
       </c>
       <c r="B497" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C497" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D497" t="s">
         <v>203</v>
       </c>
       <c r="E497" t="s">
-        <v>309</v>
+        <v>665</v>
       </c>
       <c r="F497" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="G497" t="s">
         <v>16</v>
       </c>
       <c r="H497" t="s">
         <v>59</v>
       </c>
       <c r="J497" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="B498" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C498" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D498" t="s">
         <v>203</v>
       </c>
       <c r="E498" t="s">
         <v>309</v>
       </c>
       <c r="F498" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="G498" t="s">
         <v>16</v>
       </c>
       <c r="H498" t="s">
         <v>59</v>
       </c>
       <c r="J498" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="B499" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C499" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D499" t="s">
         <v>203</v>
       </c>
       <c r="E499" t="s">
-        <v>14</v>
+        <v>309</v>
       </c>
       <c r="F499" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="G499" t="s">
         <v>16</v>
       </c>
       <c r="H499" t="s">
         <v>59</v>
       </c>
       <c r="J499" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
         <v>10</v>
       </c>
       <c r="B500" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C500" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D500" t="s">
         <v>203</v>
       </c>
       <c r="E500" t="s">
         <v>14</v>
       </c>
       <c r="F500" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="G500" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H500" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J500" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
         <v>10</v>
       </c>
       <c r="B501" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C501" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D501" t="s">
         <v>203</v>
       </c>
       <c r="E501" t="s">
         <v>14</v>
       </c>
       <c r="F501" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G501" t="s">
         <v>35</v>
       </c>
       <c r="H501" t="s">
         <v>59</v>
       </c>
       <c r="I501" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J501" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="B502" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C502" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D502" t="s">
         <v>203</v>
       </c>
       <c r="E502" t="s">
-        <v>309</v>
+        <v>14</v>
       </c>
       <c r="F502" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="G502" t="s">
         <v>35</v>
       </c>
       <c r="H502" t="s">
         <v>59</v>
       </c>
       <c r="I502" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J502" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
         <v>52</v>
       </c>
       <c r="B503" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C503" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D503" t="s">
         <v>203</v>
       </c>
       <c r="E503" t="s">
         <v>309</v>
       </c>
       <c r="F503" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G503" t="s">
         <v>35</v>
       </c>
       <c r="H503" t="s">
         <v>59</v>
       </c>
       <c r="I503" t="s">
+        <v>36</v>
+      </c>
+      <c r="J503" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" t="s">
+        <v>52</v>
+      </c>
+      <c r="B504" t="s">
+        <v>663</v>
+      </c>
+      <c r="C504" t="s">
+        <v>664</v>
+      </c>
+      <c r="D504" t="s">
+        <v>203</v>
+      </c>
+      <c r="E504" t="s">
+        <v>309</v>
+      </c>
+      <c r="F504" t="s">
+        <v>668</v>
+      </c>
+      <c r="G504" t="s">
+        <v>35</v>
+      </c>
+      <c r="H504" t="s">
+        <v>59</v>
+      </c>
+      <c r="I504" t="s">
         <v>38</v>
       </c>
-      <c r="J503" t="s">
+      <c r="J504" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>